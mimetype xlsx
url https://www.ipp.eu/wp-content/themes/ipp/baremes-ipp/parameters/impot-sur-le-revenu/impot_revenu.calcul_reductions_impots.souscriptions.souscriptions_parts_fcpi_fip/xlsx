--- v0 (2026-05-18)
+++ v1 (2026-07-27)
@@ -16,78 +16,78 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="souscriptions_parts_fcpi_fip" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="59">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Année de l'impôt sur le revenu</t>
   </si>
   <si>
-    <t>De parts de FCPI et FIP</t>
+    <t>Parts dans des fonds communs de placement dans l'innovation (FCPI) ou fonds d'investissement de proximité (FIP)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Taux</t>
-[...14 lines deleted...]
-    <t>Plafond couple (3)</t>
+    <t>Taux de la réduction d'impôt</t>
+  </si>
+  <si>
+    <t>Taux de la réduction d'impôt pour les établissements en Corse (1)</t>
+  </si>
+  <si>
+    <t>Taux de la réduction d'impôt pour les établissements en outre-mer</t>
+  </si>
+  <si>
+    <t>Taux spécial de la réduction d'impôt pour les versements entre 2020 et 2023 (2)</t>
+  </si>
+  <si>
+    <t>Plafond des versements pour contribuable célibataire, veuf ou divorcé</t>
+  </si>
+  <si>
+    <t>Plafond des versements pour contribuable marié, pacsé ou à imposition commune (3)</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>18 %</t>
   </si>
   <si>
     <t>30 %</t>
   </si>
   <si>
     <t>25 %</t>
   </si>
   <si>
     <t>12 000 €</t>
   </si>
   <si>
     <t>24 000 €</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, VI. A. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042912844/2020-12-31/ | Loi 2023-1323 du 29/12/2023 (LF pour 2024); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048727345</t>
   </si>