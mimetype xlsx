--- v0 (2026-05-18)
+++ v1 (2026-06-27)
@@ -115,51 +115,51 @@
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>22 015 €</t>
   </si>
   <si>
     <t>32 197 €</t>
   </si>
   <si>
     <t>38 719 €</t>
   </si>
   <si>
     <t>45 234 €</t>
   </si>
   <si>
     <t>51 775 €</t>
   </si>
   <si>
     <t>6 525 €</t>
   </si>
   <si>
-    <t>28 993 €</t>
+    <t>28 933 €</t>
   </si>
   <si>
     <t>42 463 €</t>
   </si>
   <si>
     <t>51 000 €</t>
   </si>
   <si>
     <t>59 549 €</t>
   </si>
   <si>
     <t>68 123 €</t>
   </si>
   <si>
     <t>8 568 €</t>
   </si>
   <si>
     <t>Circulaire relative aux plafonds de ressources applicables en 2025 à certains bénéficiaires des subventions de l’Agence nationale de l’habitat.</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>21 805 €</t>
   </si>