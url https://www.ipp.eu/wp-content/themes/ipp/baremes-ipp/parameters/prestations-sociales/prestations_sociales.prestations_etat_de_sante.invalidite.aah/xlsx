--- v0 (2026-05-18)
+++ v1 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="aah" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="215">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Allocation aux adultes handicapés (AAH)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Âge minimal (1)</t>
   </si>
   <si>
     <t>Âge minimal pour individu sans allocations familiales (2)</t>
   </si>
   <si>
     <t>Montant maximal (mensuel) (3)</t>
   </si>
   <si>
@@ -157,114 +157,138 @@
   <si>
     <t>Couple</t>
   </si>
   <si>
     <t>Majoration par enfant ou ascendant à charge</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 5 et 10% Smic</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 10 et 15% Smic</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 15 et 20 % Smic</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 20 et 25 % Smic</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 25 et 50 % Smic</t>
   </si>
   <si>
     <t>Rémunération garantie Esat entre 20 et 50 % Smic</t>
   </si>
   <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>20 ans</t>
+  </si>
+  <si>
+    <t>16 ans</t>
+  </si>
+  <si>
+    <t>1 041,59 €</t>
+  </si>
+  <si>
+    <t>100 %</t>
+  </si>
+  <si>
+    <t>30 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>5 000 €</t>
+  </si>
+  <si>
+    <t>1 400 €</t>
+  </si>
+  <si>
+    <t>1 200 %</t>
+  </si>
+  <si>
+    <t>130 %</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>3,5 %</t>
+  </si>
+  <si>
+    <t>4 %</t>
+  </si>
+  <si>
+    <t>4,5 %</t>
+  </si>
+  <si>
+    <t>5 %</t>
+  </si>
+  <si>
+    <t>300 %</t>
+  </si>
+  <si>
+    <t>80 %</t>
+  </si>
+  <si>
+    <t>40 %</t>
+  </si>
+  <si>
+    <t>0,3 Smic horaires bruts</t>
+  </si>
+  <si>
+    <t>81 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-229 du 30 mars 2026</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>1 033,32 €</t>
+  </si>
+  <si>
+    <t>Décret n° 2025-297 du 29 mars 2025, art. 1</t>
+  </si>
+  <si>
+    <t>2025-03-30</t>
+  </si>
+  <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>20 ans</t>
-[...4 lines deleted...]
-  <si>
     <t>1 016,05 €</t>
-  </si>
-[...52 lines deleted...]
-    <t>50 %</t>
   </si>
   <si>
     <t>Décret n° 2024-397 du 29 avril 2024</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>971,37 €</t>
   </si>
   <si>
     <t>Décret n° 2023-328 du 29 avril 2023</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>956,65 €</t>
   </si>
@@ -1035,56 +1059,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049486529" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000047511476" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045038484#:~:text=Il%20fixe%20notamment%20le%20montant,au%20sens%20des%20prestations%20familiales." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043459535#:~:text=Le%20montant%20mensuel%20de%20l,du%20mois%20d&apos;avril%202021." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000041835211" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036880058&amp;cidTexte=JORFTEXT000036876078" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000034576389&amp;cidTexte=JORFTEXT000034567036" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000032483498&amp;cidTexte=JORFTEXT000032482318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000031277466&amp;cidTexte=JORFTEXT000031276443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000029537057&amp;cidTexte=JORFTEXT000029535265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000027973506&amp;cidTexte=JORFTEXT000027972698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025693677&amp;cidTexte=JORFTEXT000025688737" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025693677&amp;cidTexte=JORFTEXT000025688737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000024167671&amp;cidTexte=JORFTEXT000024153713" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000024167671&amp;cidTexte=JORFTEXT000024153713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000022012740&amp;cidTexte=JORFTEXT000022009472" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000022012740&amp;cidTexte=JORFTEXT000022009472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020468895&amp;cidTexte=JORFTEXT000020467482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020468895&amp;cidTexte=JORFTEXT000020467482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2008/9/18/2008-988/jo/texte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000017852366" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006266090/2007-07-01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006252162/2007-01-01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031828843/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039211076" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053734356" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051393142" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049486529" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000047511476" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045038484#:~:text=Il%20fixe%20notamment%20le%20montant,au%20sens%20des%20prestations%20familiales." TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043459535#:~:text=Le%20montant%20mensuel%20de%20l,du%20mois%20d&apos;avril%202021." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000041835211" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036880058&amp;cidTexte=JORFTEXT000036876078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000034576389&amp;cidTexte=JORFTEXT000034567036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000032483498&amp;cidTexte=JORFTEXT000032482318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000031277466&amp;cidTexte=JORFTEXT000031276443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000029537057&amp;cidTexte=JORFTEXT000029535265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000027973506&amp;cidTexte=JORFTEXT000027972698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025693677&amp;cidTexte=JORFTEXT000025688737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025693677&amp;cidTexte=JORFTEXT000025688737" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000024167671&amp;cidTexte=JORFTEXT000024153713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000024167671&amp;cidTexte=JORFTEXT000024153713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000022012740&amp;cidTexte=JORFTEXT000022009472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000022012740&amp;cidTexte=JORFTEXT000022009472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020468895&amp;cidTexte=JORFTEXT000020467482" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020468895&amp;cidTexte=JORFTEXT000020467482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2008/9/18/2008-988/jo/texte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000017852366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006266090/2007-07-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006252162/2007-01-01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031828843/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039211076" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN45"/>
+  <dimension ref="A1:AN47"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1677,68 +1701,68 @@
       <c r="AE7" t="s">
         <v>55</v>
       </c>
       <c r="AF7" t="s">
         <v>55</v>
       </c>
       <c r="AG7" t="s">
         <v>69</v>
       </c>
       <c r="AH7" t="s">
         <v>70</v>
       </c>
       <c r="AI7" t="s">
         <v>64</v>
       </c>
       <c r="AJ7" t="s">
         <v>66</v>
       </c>
       <c r="AK7" t="s">
         <v>70</v>
       </c>
       <c r="AL7" t="s">
         <v>79</v>
       </c>
       <c r="AM7" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="AN7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>55</v>
       </c>
       <c r="H8" t="s">
         <v>55</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="K8" t="s">
         <v>58</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
@@ -1796,71 +1820,71 @@
       <c r="AD8" t="s">
         <v>55</v>
       </c>
       <c r="AE8" t="s">
         <v>55</v>
       </c>
       <c r="AF8" t="s">
         <v>55</v>
       </c>
       <c r="AG8" t="s">
         <v>69</v>
       </c>
       <c r="AH8" t="s">
         <v>70</v>
       </c>
       <c r="AI8" t="s">
         <v>64</v>
       </c>
       <c r="AJ8" t="s">
         <v>66</v>
       </c>
       <c r="AK8" t="s">
         <v>70</v>
       </c>
       <c r="AL8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AM8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AN8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
         <v>55</v>
       </c>
       <c r="H9" t="s">
         <v>55</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
@@ -1918,89 +1942,89 @@
       <c r="AD9" t="s">
         <v>55</v>
       </c>
       <c r="AE9" t="s">
         <v>55</v>
       </c>
       <c r="AF9" t="s">
         <v>55</v>
       </c>
       <c r="AG9" t="s">
         <v>69</v>
       </c>
       <c r="AH9" t="s">
         <v>70</v>
       </c>
       <c r="AI9" t="s">
         <v>64</v>
       </c>
       <c r="AJ9" t="s">
         <v>66</v>
       </c>
       <c r="AK9" t="s">
         <v>70</v>
       </c>
       <c r="AL9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AM9" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="AN9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>88</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>54</v>
       </c>
       <c r="G10" t="s">
         <v>55</v>
       </c>
       <c r="H10" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K10" t="s">
         <v>58</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" t="s">
         <v>59</v>
       </c>
       <c r="N10" t="s">
         <v>60</v>
       </c>
       <c r="O10" t="s">
         <v>61</v>
       </c>
       <c r="P10" t="s">
         <v>62</v>
       </c>
       <c r="Q10" t="s">
         <v>63</v>
       </c>
       <c r="R10" t="s">
         <v>55</v>
       </c>
@@ -2072,57 +2096,57 @@
       </c>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>92</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>93</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" t="s">
         <v>53</v>
       </c>
       <c r="M11" t="s">
         <v>59</v>
       </c>
       <c r="N11" t="s">
         <v>60</v>
       </c>
       <c r="O11" t="s">
         <v>61</v>
       </c>
       <c r="P11" t="s">
         <v>62</v>
       </c>
       <c r="Q11" t="s">
         <v>63</v>
       </c>
       <c r="R11" t="s">
         <v>55</v>
       </c>
@@ -2182,63 +2206,63 @@
       </c>
       <c r="AK11" t="s">
         <v>70</v>
       </c>
       <c r="AL11" t="s">
         <v>94</v>
       </c>
       <c r="AM11" t="s">
         <v>95</v>
       </c>
       <c r="AN11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>96</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I12" t="s">
         <v>55</v>
       </c>
       <c r="J12" t="s">
         <v>55</v>
       </c>
       <c r="K12" t="s">
         <v>58</v>
       </c>
       <c r="L12" t="s">
         <v>53</v>
       </c>
       <c r="M12" t="s">
         <v>59</v>
       </c>
       <c r="N12" t="s">
         <v>60</v>
       </c>
       <c r="O12" t="s">
         <v>61</v>
       </c>
       <c r="P12" t="s">
         <v>62</v>
       </c>
@@ -2316,51 +2340,51 @@
       </c>
     </row>
     <row r="13" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>100</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>101</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I13" t="s">
         <v>55</v>
       </c>
       <c r="J13" t="s">
         <v>55</v>
       </c>
       <c r="K13" t="s">
         <v>58</v>
       </c>
       <c r="L13" t="s">
         <v>53</v>
       </c>
       <c r="M13" t="s">
         <v>59</v>
       </c>
       <c r="N13" t="s">
         <v>60</v>
       </c>
       <c r="O13" t="s">
         <v>61</v>
       </c>
       <c r="P13" t="s">
         <v>62</v>
       </c>
@@ -2391,98 +2415,98 @@
       <c r="Y13" t="s">
         <v>55</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
       <c r="AA13" t="s">
         <v>55</v>
       </c>
       <c r="AB13" t="s">
         <v>68</v>
       </c>
       <c r="AC13" t="s">
         <v>55</v>
       </c>
       <c r="AD13" t="s">
         <v>55</v>
       </c>
       <c r="AE13" t="s">
         <v>55</v>
       </c>
       <c r="AF13" t="s">
         <v>55</v>
       </c>
       <c r="AG13" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="AH13" t="s">
         <v>70</v>
       </c>
       <c r="AI13" t="s">
         <v>64</v>
       </c>
       <c r="AJ13" t="s">
         <v>66</v>
       </c>
       <c r="AK13" t="s">
         <v>70</v>
       </c>
       <c r="AL13" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM13" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" t="s">
         <v>55</v>
       </c>
       <c r="H14" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I14" t="s">
         <v>55</v>
       </c>
       <c r="J14" t="s">
         <v>55</v>
       </c>
       <c r="K14" t="s">
         <v>58</v>
       </c>
       <c r="L14" t="s">
         <v>53</v>
       </c>
       <c r="M14" t="s">
         <v>59</v>
       </c>
       <c r="N14" t="s">
         <v>60</v>
       </c>
       <c r="O14" t="s">
         <v>61</v>
       </c>
       <c r="P14" t="s">
         <v>62</v>
       </c>
@@ -2513,98 +2537,98 @@
       <c r="Y14" t="s">
         <v>55</v>
       </c>
       <c r="Z14" t="s">
         <v>55</v>
       </c>
       <c r="AA14" t="s">
         <v>55</v>
       </c>
       <c r="AB14" t="s">
         <v>68</v>
       </c>
       <c r="AC14" t="s">
         <v>55</v>
       </c>
       <c r="AD14" t="s">
         <v>55</v>
       </c>
       <c r="AE14" t="s">
         <v>55</v>
       </c>
       <c r="AF14" t="s">
         <v>55</v>
       </c>
       <c r="AG14" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="AH14" t="s">
         <v>70</v>
       </c>
       <c r="AI14" t="s">
         <v>64</v>
       </c>
       <c r="AJ14" t="s">
         <v>66</v>
       </c>
       <c r="AK14" t="s">
         <v>70</v>
       </c>
       <c r="AL14" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM14" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
         <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I15" t="s">
         <v>55</v>
       </c>
       <c r="J15" t="s">
         <v>55</v>
       </c>
       <c r="K15" t="s">
         <v>58</v>
       </c>
       <c r="L15" t="s">
         <v>53</v>
       </c>
       <c r="M15" t="s">
         <v>59</v>
       </c>
       <c r="N15" t="s">
         <v>60</v>
       </c>
       <c r="O15" t="s">
         <v>61</v>
       </c>
       <c r="P15" t="s">
         <v>62</v>
       </c>
@@ -2635,98 +2659,98 @@
       <c r="Y15" t="s">
         <v>55</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
       <c r="AA15" t="s">
         <v>55</v>
       </c>
       <c r="AB15" t="s">
         <v>68</v>
       </c>
       <c r="AC15" t="s">
         <v>55</v>
       </c>
       <c r="AD15" t="s">
         <v>55</v>
       </c>
       <c r="AE15" t="s">
         <v>55</v>
       </c>
       <c r="AF15" t="s">
         <v>55</v>
       </c>
       <c r="AG15" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="AH15" t="s">
         <v>70</v>
       </c>
       <c r="AI15" t="s">
         <v>64</v>
       </c>
       <c r="AJ15" t="s">
         <v>66</v>
       </c>
       <c r="AK15" t="s">
         <v>70</v>
       </c>
       <c r="AL15" t="s">
         <v>111</v>
       </c>
       <c r="AM15" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AN15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
       </c>
       <c r="F16" t="s">
         <v>54</v>
       </c>
       <c r="G16" t="s">
         <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I16" t="s">
         <v>55</v>
       </c>
       <c r="J16" t="s">
         <v>55</v>
       </c>
       <c r="K16" t="s">
         <v>58</v>
       </c>
       <c r="L16" t="s">
         <v>53</v>
       </c>
       <c r="M16" t="s">
         <v>59</v>
       </c>
       <c r="N16" t="s">
         <v>60</v>
       </c>
       <c r="O16" t="s">
         <v>61</v>
       </c>
       <c r="P16" t="s">
         <v>62</v>
       </c>
@@ -2772,83 +2796,83 @@
       <c r="AD16" t="s">
         <v>55</v>
       </c>
       <c r="AE16" t="s">
         <v>55</v>
       </c>
       <c r="AF16" t="s">
         <v>55</v>
       </c>
       <c r="AG16" t="s">
         <v>53</v>
       </c>
       <c r="AH16" t="s">
         <v>70</v>
       </c>
       <c r="AI16" t="s">
         <v>64</v>
       </c>
       <c r="AJ16" t="s">
         <v>66</v>
       </c>
       <c r="AK16" t="s">
         <v>70</v>
       </c>
       <c r="AL16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17" t="s">
         <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
         <v>55</v>
       </c>
       <c r="J17" t="s">
         <v>55</v>
       </c>
       <c r="K17" t="s">
         <v>58</v>
       </c>
       <c r="L17" t="s">
         <v>53</v>
       </c>
       <c r="M17" t="s">
         <v>59</v>
       </c>
       <c r="N17" t="s">
         <v>60</v>
       </c>
       <c r="O17" t="s">
         <v>61</v>
       </c>
       <c r="P17" t="s">
         <v>62</v>
       </c>
@@ -2894,83 +2918,83 @@
       <c r="AD17" t="s">
         <v>55</v>
       </c>
       <c r="AE17" t="s">
         <v>55</v>
       </c>
       <c r="AF17" t="s">
         <v>55</v>
       </c>
       <c r="AG17" t="s">
         <v>53</v>
       </c>
       <c r="AH17" t="s">
         <v>70</v>
       </c>
       <c r="AI17" t="s">
         <v>64</v>
       </c>
       <c r="AJ17" t="s">
         <v>66</v>
       </c>
       <c r="AK17" t="s">
         <v>70</v>
       </c>
       <c r="AL17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AM17" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="AN17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>120</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>121</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="s">
         <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I18" t="s">
         <v>55</v>
       </c>
       <c r="J18" t="s">
         <v>55</v>
       </c>
       <c r="K18" t="s">
         <v>58</v>
       </c>
       <c r="L18" t="s">
         <v>53</v>
       </c>
       <c r="M18" t="s">
         <v>59</v>
       </c>
       <c r="N18" t="s">
         <v>60</v>
       </c>
       <c r="O18" t="s">
         <v>61</v>
       </c>
       <c r="P18" t="s">
         <v>62</v>
       </c>
@@ -3048,51 +3072,51 @@
       </c>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>124</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>125</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19" t="s">
         <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I19" t="s">
         <v>55</v>
       </c>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="K19" t="s">
         <v>58</v>
       </c>
       <c r="L19" t="s">
         <v>53</v>
       </c>
       <c r="M19" t="s">
         <v>59</v>
       </c>
       <c r="N19" t="s">
         <v>60</v>
       </c>
       <c r="O19" t="s">
         <v>61</v>
       </c>
       <c r="P19" t="s">
         <v>62</v>
       </c>
@@ -3170,51 +3194,51 @@
       </c>
     </row>
     <row r="20" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>128</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>129</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
       <c r="G20" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I20" t="s">
         <v>55</v>
       </c>
       <c r="J20" t="s">
         <v>55</v>
       </c>
       <c r="K20" t="s">
         <v>58</v>
       </c>
       <c r="L20" t="s">
         <v>53</v>
       </c>
       <c r="M20" t="s">
         <v>59</v>
       </c>
       <c r="N20" t="s">
         <v>60</v>
       </c>
       <c r="O20" t="s">
         <v>61</v>
       </c>
       <c r="P20" t="s">
         <v>62</v>
       </c>
@@ -3292,51 +3316,51 @@
       </c>
     </row>
     <row r="21" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>132</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
       <c r="G21" t="s">
         <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I21" t="s">
         <v>55</v>
       </c>
       <c r="J21" t="s">
         <v>55</v>
       </c>
       <c r="K21" t="s">
         <v>58</v>
       </c>
       <c r="L21" t="s">
         <v>53</v>
       </c>
       <c r="M21" t="s">
         <v>59</v>
       </c>
       <c r="N21" t="s">
         <v>60</v>
       </c>
       <c r="O21" t="s">
         <v>61</v>
       </c>
       <c r="P21" t="s">
         <v>62</v>
       </c>
@@ -3382,83 +3406,83 @@
       <c r="AD21" t="s">
         <v>55</v>
       </c>
       <c r="AE21" t="s">
         <v>55</v>
       </c>
       <c r="AF21" t="s">
         <v>55</v>
       </c>
       <c r="AG21" t="s">
         <v>53</v>
       </c>
       <c r="AH21" t="s">
         <v>70</v>
       </c>
       <c r="AI21" t="s">
         <v>64</v>
       </c>
       <c r="AJ21" t="s">
         <v>66</v>
       </c>
       <c r="AK21" t="s">
         <v>70</v>
       </c>
       <c r="AL21" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AM21" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AN21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
       <c r="G22" t="s">
         <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I22" t="s">
         <v>55</v>
       </c>
       <c r="J22" t="s">
         <v>55</v>
       </c>
       <c r="K22" t="s">
         <v>58</v>
       </c>
       <c r="L22" t="s">
         <v>53</v>
       </c>
       <c r="M22" t="s">
         <v>59</v>
       </c>
       <c r="N22" t="s">
         <v>60</v>
       </c>
       <c r="O22" t="s">
         <v>61</v>
       </c>
       <c r="P22" t="s">
         <v>62</v>
       </c>
@@ -3504,83 +3528,83 @@
       <c r="AD22" t="s">
         <v>55</v>
       </c>
       <c r="AE22" t="s">
         <v>55</v>
       </c>
       <c r="AF22" t="s">
         <v>55</v>
       </c>
       <c r="AG22" t="s">
         <v>53</v>
       </c>
       <c r="AH22" t="s">
         <v>70</v>
       </c>
       <c r="AI22" t="s">
         <v>64</v>
       </c>
       <c r="AJ22" t="s">
         <v>66</v>
       </c>
       <c r="AK22" t="s">
         <v>70</v>
       </c>
       <c r="AL22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AM22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AN22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23" t="s">
         <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I23" t="s">
         <v>55</v>
       </c>
       <c r="J23" t="s">
         <v>55</v>
       </c>
       <c r="K23" t="s">
         <v>58</v>
       </c>
       <c r="L23" t="s">
         <v>53</v>
       </c>
       <c r="M23" t="s">
         <v>59</v>
       </c>
       <c r="N23" t="s">
         <v>60</v>
       </c>
       <c r="O23" t="s">
         <v>61</v>
       </c>
       <c r="P23" t="s">
         <v>62</v>
       </c>
@@ -3626,83 +3650,83 @@
       <c r="AD23" t="s">
         <v>55</v>
       </c>
       <c r="AE23" t="s">
         <v>55</v>
       </c>
       <c r="AF23" t="s">
         <v>55</v>
       </c>
       <c r="AG23" t="s">
         <v>53</v>
       </c>
       <c r="AH23" t="s">
         <v>70</v>
       </c>
       <c r="AI23" t="s">
         <v>64</v>
       </c>
       <c r="AJ23" t="s">
         <v>66</v>
       </c>
       <c r="AK23" t="s">
         <v>70</v>
       </c>
       <c r="AL23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AM23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AN23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
       <c r="G24" t="s">
         <v>55</v>
       </c>
       <c r="H24" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I24" t="s">
         <v>55</v>
       </c>
       <c r="J24" t="s">
         <v>55</v>
       </c>
       <c r="K24" t="s">
         <v>58</v>
       </c>
       <c r="L24" t="s">
         <v>53</v>
       </c>
       <c r="M24" t="s">
         <v>59</v>
       </c>
       <c r="N24" t="s">
         <v>60</v>
       </c>
       <c r="O24" t="s">
         <v>61</v>
       </c>
       <c r="P24" t="s">
         <v>62</v>
       </c>
@@ -3748,327 +3772,327 @@
       <c r="AD24" t="s">
         <v>55</v>
       </c>
       <c r="AE24" t="s">
         <v>55</v>
       </c>
       <c r="AF24" t="s">
         <v>55</v>
       </c>
       <c r="AG24" t="s">
         <v>53</v>
       </c>
       <c r="AH24" t="s">
         <v>70</v>
       </c>
       <c r="AI24" t="s">
         <v>64</v>
       </c>
       <c r="AJ24" t="s">
         <v>66</v>
       </c>
       <c r="AK24" t="s">
         <v>70</v>
       </c>
       <c r="AL24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AM24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AN24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H25" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I25" t="s">
         <v>55</v>
       </c>
       <c r="J25" t="s">
         <v>55</v>
       </c>
       <c r="K25" t="s">
         <v>58</v>
       </c>
       <c r="L25" t="s">
         <v>53</v>
       </c>
       <c r="M25" t="s">
         <v>59</v>
       </c>
       <c r="N25" t="s">
         <v>60</v>
       </c>
       <c r="O25" t="s">
         <v>61</v>
       </c>
       <c r="P25" t="s">
         <v>62</v>
       </c>
       <c r="Q25" t="s">
         <v>63</v>
       </c>
       <c r="R25" t="s">
         <v>55</v>
       </c>
       <c r="S25" t="s">
         <v>55</v>
       </c>
       <c r="T25" t="s">
         <v>64</v>
       </c>
       <c r="U25" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="V25" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="W25" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="X25" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="Y25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z25" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="AA25" t="s">
-        <v>145</v>
+        <v>55</v>
       </c>
       <c r="AB25" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="AC25" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="AD25" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="AE25" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="AF25" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="AG25" t="s">
         <v>53</v>
       </c>
       <c r="AH25" t="s">
         <v>70</v>
       </c>
       <c r="AI25" t="s">
         <v>64</v>
       </c>
       <c r="AJ25" t="s">
         <v>66</v>
       </c>
       <c r="AK25" t="s">
         <v>70</v>
       </c>
       <c r="AL25" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="AM25" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="AN25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H26" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I26" t="s">
         <v>55</v>
       </c>
       <c r="J26" t="s">
         <v>55</v>
       </c>
       <c r="K26" t="s">
         <v>58</v>
       </c>
       <c r="L26" t="s">
         <v>53</v>
       </c>
       <c r="M26" t="s">
         <v>59</v>
       </c>
       <c r="N26" t="s">
         <v>60</v>
       </c>
       <c r="O26" t="s">
         <v>61</v>
       </c>
       <c r="P26" t="s">
         <v>62</v>
       </c>
       <c r="Q26" t="s">
         <v>63</v>
       </c>
       <c r="R26" t="s">
         <v>55</v>
       </c>
       <c r="S26" t="s">
         <v>55</v>
       </c>
       <c r="T26" t="s">
         <v>64</v>
       </c>
       <c r="U26" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="V26" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="W26" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="X26" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="Y26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z26" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="AA26" t="s">
-        <v>145</v>
+        <v>55</v>
       </c>
       <c r="AB26" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="AC26" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="AD26" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="AE26" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="AF26" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="AG26" t="s">
         <v>53</v>
       </c>
       <c r="AH26" t="s">
         <v>70</v>
       </c>
       <c r="AI26" t="s">
         <v>64</v>
       </c>
       <c r="AJ26" t="s">
         <v>66</v>
       </c>
       <c r="AK26" t="s">
         <v>70</v>
       </c>
       <c r="AL26" t="s">
         <v>150</v>
       </c>
       <c r="AM26" t="s">
         <v>151</v>
       </c>
       <c r="AN26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
         <v>50</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
       <c r="G27" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H27" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I27" t="s">
         <v>55</v>
       </c>
       <c r="J27" t="s">
         <v>55</v>
       </c>
       <c r="K27" t="s">
         <v>58</v>
       </c>
       <c r="L27" t="s">
         <v>53</v>
       </c>
       <c r="M27" t="s">
         <v>59</v>
       </c>
       <c r="N27" t="s">
         <v>60</v>
       </c>
       <c r="O27" t="s">
         <v>61</v>
       </c>
       <c r="P27" t="s">
         <v>62</v>
       </c>
@@ -4078,119 +4102,119 @@
       <c r="R27" t="s">
         <v>55</v>
       </c>
       <c r="S27" t="s">
         <v>55</v>
       </c>
       <c r="T27" t="s">
         <v>64</v>
       </c>
       <c r="U27" t="s">
         <v>58</v>
       </c>
       <c r="V27" t="s">
         <v>55</v>
       </c>
       <c r="W27" t="s">
         <v>55</v>
       </c>
       <c r="X27" t="s">
         <v>67</v>
       </c>
       <c r="Y27" t="s">
         <v>54</v>
       </c>
       <c r="Z27" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA27" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB27" t="s">
         <v>55</v>
       </c>
       <c r="AC27" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD27" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE27" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF27" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG27" t="s">
         <v>53</v>
       </c>
       <c r="AH27" t="s">
         <v>70</v>
       </c>
       <c r="AI27" t="s">
         <v>64</v>
       </c>
       <c r="AJ27" t="s">
         <v>66</v>
       </c>
       <c r="AK27" t="s">
         <v>70</v>
       </c>
       <c r="AL27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AM27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AN27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28" t="s">
         <v>50</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
       <c r="G28" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H28" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I28" t="s">
         <v>55</v>
       </c>
       <c r="J28" t="s">
         <v>55</v>
       </c>
       <c r="K28" t="s">
         <v>58</v>
       </c>
       <c r="L28" t="s">
         <v>53</v>
       </c>
       <c r="M28" t="s">
         <v>59</v>
       </c>
       <c r="N28" t="s">
         <v>60</v>
       </c>
       <c r="O28" t="s">
         <v>61</v>
       </c>
       <c r="P28" t="s">
         <v>62</v>
       </c>
@@ -4200,119 +4224,119 @@
       <c r="R28" t="s">
         <v>55</v>
       </c>
       <c r="S28" t="s">
         <v>55</v>
       </c>
       <c r="T28" t="s">
         <v>64</v>
       </c>
       <c r="U28" t="s">
         <v>58</v>
       </c>
       <c r="V28" t="s">
         <v>55</v>
       </c>
       <c r="W28" t="s">
         <v>55</v>
       </c>
       <c r="X28" t="s">
         <v>67</v>
       </c>
       <c r="Y28" t="s">
         <v>54</v>
       </c>
       <c r="Z28" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA28" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB28" t="s">
         <v>55</v>
       </c>
       <c r="AC28" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD28" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE28" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF28" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG28" t="s">
         <v>53</v>
       </c>
       <c r="AH28" t="s">
         <v>70</v>
       </c>
       <c r="AI28" t="s">
         <v>64</v>
       </c>
       <c r="AJ28" t="s">
         <v>66</v>
       </c>
       <c r="AK28" t="s">
         <v>70</v>
       </c>
       <c r="AL28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AM28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AN28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
         <v>50</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
       <c r="G29" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H29" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I29" t="s">
         <v>55</v>
       </c>
       <c r="J29" t="s">
         <v>55</v>
       </c>
       <c r="K29" t="s">
         <v>58</v>
       </c>
       <c r="L29" t="s">
         <v>53</v>
       </c>
       <c r="M29" t="s">
         <v>59</v>
       </c>
       <c r="N29" t="s">
         <v>60</v>
       </c>
       <c r="O29" t="s">
         <v>61</v>
       </c>
       <c r="P29" t="s">
         <v>62</v>
       </c>
@@ -4322,119 +4346,119 @@
       <c r="R29" t="s">
         <v>55</v>
       </c>
       <c r="S29" t="s">
         <v>55</v>
       </c>
       <c r="T29" t="s">
         <v>64</v>
       </c>
       <c r="U29" t="s">
         <v>58</v>
       </c>
       <c r="V29" t="s">
         <v>55</v>
       </c>
       <c r="W29" t="s">
         <v>55</v>
       </c>
       <c r="X29" t="s">
         <v>67</v>
       </c>
       <c r="Y29" t="s">
         <v>54</v>
       </c>
       <c r="Z29" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA29" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB29" t="s">
         <v>55</v>
       </c>
       <c r="AC29" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD29" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE29" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF29" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG29" t="s">
         <v>53</v>
       </c>
       <c r="AH29" t="s">
         <v>70</v>
       </c>
       <c r="AI29" t="s">
         <v>64</v>
       </c>
       <c r="AJ29" t="s">
         <v>66</v>
       </c>
       <c r="AK29" t="s">
         <v>70</v>
       </c>
       <c r="AL29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AM29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AN29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30" t="s">
         <v>50</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
       <c r="G30" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H30" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I30" t="s">
         <v>55</v>
       </c>
       <c r="J30" t="s">
         <v>55</v>
       </c>
       <c r="K30" t="s">
         <v>58</v>
       </c>
       <c r="L30" t="s">
         <v>53</v>
       </c>
       <c r="M30" t="s">
         <v>59</v>
       </c>
       <c r="N30" t="s">
         <v>60</v>
       </c>
       <c r="O30" t="s">
         <v>61</v>
       </c>
       <c r="P30" t="s">
         <v>62</v>
       </c>
@@ -4444,119 +4468,119 @@
       <c r="R30" t="s">
         <v>55</v>
       </c>
       <c r="S30" t="s">
         <v>55</v>
       </c>
       <c r="T30" t="s">
         <v>64</v>
       </c>
       <c r="U30" t="s">
         <v>58</v>
       </c>
       <c r="V30" t="s">
         <v>55</v>
       </c>
       <c r="W30" t="s">
         <v>55</v>
       </c>
       <c r="X30" t="s">
         <v>67</v>
       </c>
       <c r="Y30" t="s">
         <v>54</v>
       </c>
       <c r="Z30" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA30" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB30" t="s">
         <v>55</v>
       </c>
       <c r="AC30" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD30" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE30" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF30" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG30" t="s">
         <v>53</v>
       </c>
       <c r="AH30" t="s">
         <v>70</v>
       </c>
       <c r="AI30" t="s">
         <v>64</v>
       </c>
       <c r="AJ30" t="s">
         <v>66</v>
       </c>
       <c r="AK30" t="s">
         <v>70</v>
       </c>
       <c r="AL30" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="AM30" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="AN30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>168</v>
       </c>
       <c r="B31" t="s">
         <v>50</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31" t="s">
         <v>169</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H31" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I31" t="s">
         <v>55</v>
       </c>
       <c r="J31" t="s">
         <v>55</v>
       </c>
       <c r="K31" t="s">
         <v>58</v>
       </c>
       <c r="L31" t="s">
         <v>53</v>
       </c>
       <c r="M31" t="s">
         <v>59</v>
       </c>
       <c r="N31" t="s">
         <v>60</v>
       </c>
       <c r="O31" t="s">
         <v>61</v>
       </c>
       <c r="P31" t="s">
         <v>62</v>
       </c>
@@ -4566,119 +4590,119 @@
       <c r="R31" t="s">
         <v>55</v>
       </c>
       <c r="S31" t="s">
         <v>55</v>
       </c>
       <c r="T31" t="s">
         <v>64</v>
       </c>
       <c r="U31" t="s">
         <v>58</v>
       </c>
       <c r="V31" t="s">
         <v>55</v>
       </c>
       <c r="W31" t="s">
         <v>55</v>
       </c>
       <c r="X31" t="s">
         <v>67</v>
       </c>
       <c r="Y31" t="s">
         <v>54</v>
       </c>
       <c r="Z31" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA31" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB31" t="s">
         <v>55</v>
       </c>
       <c r="AC31" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD31" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE31" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF31" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG31" t="s">
         <v>53</v>
       </c>
       <c r="AH31" t="s">
         <v>70</v>
       </c>
       <c r="AI31" t="s">
         <v>64</v>
       </c>
       <c r="AJ31" t="s">
         <v>66</v>
       </c>
       <c r="AK31" t="s">
         <v>70</v>
       </c>
       <c r="AL31" t="s">
         <v>170</v>
       </c>
       <c r="AM31" t="s">
         <v>171</v>
       </c>
       <c r="AN31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>172</v>
       </c>
       <c r="B32" t="s">
         <v>50</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
       <c r="G32" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="H32" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I32" t="s">
         <v>55</v>
       </c>
       <c r="J32" t="s">
         <v>55</v>
       </c>
       <c r="K32" t="s">
         <v>58</v>
       </c>
       <c r="L32" t="s">
         <v>53</v>
       </c>
       <c r="M32" t="s">
         <v>59</v>
       </c>
       <c r="N32" t="s">
         <v>60</v>
       </c>
       <c r="O32" t="s">
         <v>61</v>
       </c>
       <c r="P32" t="s">
         <v>62</v>
       </c>
@@ -4688,729 +4712,729 @@
       <c r="R32" t="s">
         <v>55</v>
       </c>
       <c r="S32" t="s">
         <v>55</v>
       </c>
       <c r="T32" t="s">
         <v>64</v>
       </c>
       <c r="U32" t="s">
         <v>58</v>
       </c>
       <c r="V32" t="s">
         <v>55</v>
       </c>
       <c r="W32" t="s">
         <v>55</v>
       </c>
       <c r="X32" t="s">
         <v>67</v>
       </c>
       <c r="Y32" t="s">
         <v>54</v>
       </c>
       <c r="Z32" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA32" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB32" t="s">
         <v>55</v>
       </c>
       <c r="AC32" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD32" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF32" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG32" t="s">
         <v>53</v>
       </c>
       <c r="AH32" t="s">
         <v>70</v>
       </c>
       <c r="AI32" t="s">
         <v>64</v>
       </c>
       <c r="AJ32" t="s">
         <v>66</v>
       </c>
       <c r="AK32" t="s">
         <v>70</v>
       </c>
       <c r="AL32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AM32" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
         <v>50</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E33" t="s">
         <v>53</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="H33" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I33" t="s">
         <v>55</v>
       </c>
       <c r="J33" t="s">
         <v>55</v>
       </c>
       <c r="K33" t="s">
         <v>58</v>
       </c>
       <c r="L33" t="s">
         <v>53</v>
       </c>
       <c r="M33" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="N33" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="O33" t="s">
-        <v>178</v>
+        <v>61</v>
       </c>
       <c r="P33" t="s">
-        <v>179</v>
+        <v>62</v>
       </c>
       <c r="Q33" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
       <c r="R33" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="S33" t="s">
+        <v>55</v>
+      </c>
+      <c r="T33" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="U33" t="s">
         <v>58</v>
       </c>
       <c r="V33" t="s">
         <v>55</v>
       </c>
       <c r="W33" t="s">
         <v>55</v>
       </c>
       <c r="X33" t="s">
         <v>67</v>
       </c>
       <c r="Y33" t="s">
         <v>54</v>
       </c>
       <c r="Z33" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA33" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB33" t="s">
         <v>55</v>
       </c>
       <c r="AC33" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD33" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE33" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF33" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG33" t="s">
         <v>53</v>
       </c>
       <c r="AH33" t="s">
         <v>70</v>
       </c>
       <c r="AI33" t="s">
         <v>64</v>
       </c>
       <c r="AJ33" t="s">
         <v>66</v>
       </c>
       <c r="AK33" t="s">
         <v>70</v>
       </c>
       <c r="AL33" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AM33" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="AN33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
         <v>50</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
       <c r="G34" t="s">
         <v>55</v>
       </c>
       <c r="H34" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I34" t="s">
         <v>55</v>
       </c>
       <c r="J34" t="s">
         <v>55</v>
       </c>
       <c r="K34" t="s">
         <v>58</v>
       </c>
       <c r="L34" t="s">
         <v>53</v>
       </c>
       <c r="M34" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="N34" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="O34" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P34" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="Q34" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="R34" t="s">
         <v>55</v>
       </c>
       <c r="S34" t="s">
         <v>55</v>
       </c>
       <c r="T34" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="U34" t="s">
         <v>58</v>
       </c>
       <c r="V34" t="s">
         <v>55</v>
       </c>
       <c r="W34" t="s">
         <v>55</v>
       </c>
       <c r="X34" t="s">
         <v>67</v>
       </c>
       <c r="Y34" t="s">
         <v>54</v>
       </c>
       <c r="Z34" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA34" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB34" t="s">
         <v>55</v>
       </c>
       <c r="AC34" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD34" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE34" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF34" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG34" t="s">
         <v>53</v>
       </c>
       <c r="AH34" t="s">
         <v>70</v>
       </c>
       <c r="AI34" t="s">
         <v>64</v>
       </c>
       <c r="AJ34" t="s">
         <v>66</v>
       </c>
       <c r="AK34" t="s">
         <v>70</v>
       </c>
       <c r="AL34" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
       <c r="AM34" t="s">
-        <v>55</v>
+        <v>182</v>
       </c>
       <c r="AN34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B35" t="s">
         <v>50</v>
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
       <c r="G35" t="s">
         <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I35" t="s">
         <v>55</v>
       </c>
       <c r="J35" t="s">
         <v>55</v>
       </c>
       <c r="K35" t="s">
         <v>58</v>
       </c>
       <c r="L35" t="s">
         <v>53</v>
       </c>
       <c r="M35" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="N35" t="s">
         <v>70</v>
       </c>
       <c r="O35" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="P35" t="s">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="Q35" t="s">
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="R35" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="S35" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="T35" t="s">
         <v>55</v>
       </c>
       <c r="U35" t="s">
         <v>58</v>
       </c>
       <c r="V35" t="s">
         <v>55</v>
       </c>
       <c r="W35" t="s">
         <v>55</v>
       </c>
       <c r="X35" t="s">
         <v>67</v>
       </c>
       <c r="Y35" t="s">
         <v>54</v>
       </c>
       <c r="Z35" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AA35" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="AB35" t="s">
         <v>55</v>
       </c>
       <c r="AC35" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AD35" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="AE35" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AF35" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="AG35" t="s">
         <v>53</v>
       </c>
       <c r="AH35" t="s">
         <v>70</v>
       </c>
       <c r="AI35" t="s">
         <v>64</v>
       </c>
       <c r="AJ35" t="s">
         <v>66</v>
       </c>
       <c r="AK35" t="s">
         <v>70</v>
       </c>
       <c r="AL35" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AM35" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AN35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
         <v>50</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E36" t="s">
         <v>53</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
       <c r="G36" t="s">
         <v>55</v>
       </c>
       <c r="H36" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I36" t="s">
         <v>55</v>
       </c>
       <c r="J36" t="s">
         <v>55</v>
       </c>
       <c r="K36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L36" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M36" t="s">
-        <v>55</v>
+        <v>185</v>
       </c>
       <c r="N36" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="O36" t="s">
         <v>55</v>
       </c>
       <c r="P36" t="s">
         <v>55</v>
       </c>
       <c r="Q36" t="s">
         <v>55</v>
       </c>
       <c r="R36" t="s">
         <v>55</v>
       </c>
       <c r="S36" t="s">
         <v>55</v>
       </c>
       <c r="T36" t="s">
         <v>55</v>
       </c>
       <c r="U36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="V36" t="s">
         <v>55</v>
       </c>
       <c r="W36" t="s">
         <v>55</v>
       </c>
       <c r="X36" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="Y36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z36" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="AA36" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="AB36" t="s">
         <v>55</v>
       </c>
       <c r="AC36" t="s">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="AD36" t="s">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="AE36" t="s">
-        <v>55</v>
+        <v>156</v>
       </c>
       <c r="AF36" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="AG36" t="s">
         <v>53</v>
       </c>
       <c r="AH36" t="s">
         <v>70</v>
       </c>
       <c r="AI36" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="AJ36" t="s">
         <v>66</v>
       </c>
       <c r="AK36" t="s">
         <v>70</v>
       </c>
       <c r="AL36" t="s">
         <v>55</v>
       </c>
       <c r="AM36" t="s">
         <v>55</v>
       </c>
       <c r="AN36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B37" t="s">
         <v>50</v>
       </c>
       <c r="C37" t="s">
         <v>51</v>
       </c>
       <c r="D37" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
       <c r="G37" t="s">
         <v>55</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I37" t="s">
         <v>55</v>
       </c>
       <c r="J37" t="s">
         <v>55</v>
       </c>
       <c r="K37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L37" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M37" t="s">
-        <v>55</v>
+        <v>185</v>
       </c>
       <c r="N37" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="O37" t="s">
         <v>55</v>
       </c>
       <c r="P37" t="s">
         <v>55</v>
       </c>
       <c r="Q37" t="s">
         <v>55</v>
       </c>
       <c r="R37" t="s">
         <v>55</v>
       </c>
       <c r="S37" t="s">
         <v>55</v>
       </c>
       <c r="T37" t="s">
         <v>55</v>
       </c>
       <c r="U37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="V37" t="s">
         <v>55</v>
       </c>
       <c r="W37" t="s">
         <v>55</v>
       </c>
       <c r="X37" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="Y37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z37" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="AA37" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="AB37" t="s">
         <v>55</v>
       </c>
       <c r="AC37" t="s">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="AD37" t="s">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="AE37" t="s">
-        <v>55</v>
+        <v>156</v>
       </c>
       <c r="AF37" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="AG37" t="s">
         <v>53</v>
       </c>
       <c r="AH37" t="s">
         <v>70</v>
       </c>
       <c r="AI37" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="AJ37" t="s">
         <v>66</v>
       </c>
       <c r="AK37" t="s">
         <v>70</v>
       </c>
       <c r="AL37" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="AM37" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="AN37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B38" t="s">
         <v>50</v>
       </c>
       <c r="C38" t="s">
         <v>51</v>
       </c>
       <c r="D38" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
       <c r="G38" t="s">
         <v>55</v>
       </c>
       <c r="H38" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I38" t="s">
         <v>55</v>
       </c>
       <c r="J38" t="s">
         <v>55</v>
       </c>
       <c r="K38" t="s">
         <v>55</v>
       </c>
       <c r="L38" t="s">
         <v>55</v>
       </c>
       <c r="M38" t="s">
         <v>55</v>
       </c>
       <c r="N38" t="s">
         <v>55</v>
       </c>
       <c r="O38" t="s">
         <v>55</v>
       </c>
       <c r="P38" t="s">
         <v>55</v>
       </c>
@@ -5467,72 +5491,72 @@
       </c>
       <c r="AH38" t="s">
         <v>70</v>
       </c>
       <c r="AI38" t="s">
         <v>55</v>
       </c>
       <c r="AJ38" t="s">
         <v>66</v>
       </c>
       <c r="AK38" t="s">
         <v>70</v>
       </c>
       <c r="AL38" t="s">
         <v>55</v>
       </c>
       <c r="AM38" t="s">
         <v>55</v>
       </c>
       <c r="AN38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B39" t="s">
         <v>50</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
       <c r="G39" t="s">
         <v>55</v>
       </c>
       <c r="H39" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I39" t="s">
         <v>55</v>
       </c>
       <c r="J39" t="s">
         <v>55</v>
       </c>
       <c r="K39" t="s">
         <v>55</v>
       </c>
       <c r="L39" t="s">
         <v>55</v>
       </c>
       <c r="M39" t="s">
         <v>55</v>
       </c>
       <c r="N39" t="s">
         <v>55</v>
       </c>
       <c r="O39" t="s">
         <v>55</v>
       </c>
       <c r="P39" t="s">
         <v>55</v>
       </c>
@@ -5589,72 +5613,72 @@
       </c>
       <c r="AH39" t="s">
         <v>70</v>
       </c>
       <c r="AI39" t="s">
         <v>55</v>
       </c>
       <c r="AJ39" t="s">
         <v>66</v>
       </c>
       <c r="AK39" t="s">
         <v>70</v>
       </c>
       <c r="AL39" t="s">
         <v>55</v>
       </c>
       <c r="AM39" t="s">
         <v>55</v>
       </c>
       <c r="AN39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B40" t="s">
         <v>50</v>
       </c>
       <c r="C40" t="s">
         <v>51</v>
       </c>
       <c r="D40" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
         <v>54</v>
       </c>
       <c r="G40" t="s">
         <v>55</v>
       </c>
       <c r="H40" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I40" t="s">
         <v>55</v>
       </c>
       <c r="J40" t="s">
         <v>55</v>
       </c>
       <c r="K40" t="s">
         <v>55</v>
       </c>
       <c r="L40" t="s">
         <v>55</v>
       </c>
       <c r="M40" t="s">
         <v>55</v>
       </c>
       <c r="N40" t="s">
         <v>55</v>
       </c>
       <c r="O40" t="s">
         <v>55</v>
       </c>
       <c r="P40" t="s">
         <v>55</v>
       </c>
@@ -5700,83 +5724,83 @@
       <c r="AD40" t="s">
         <v>55</v>
       </c>
       <c r="AE40" t="s">
         <v>55</v>
       </c>
       <c r="AF40" t="s">
         <v>55</v>
       </c>
       <c r="AG40" t="s">
         <v>53</v>
       </c>
       <c r="AH40" t="s">
         <v>70</v>
       </c>
       <c r="AI40" t="s">
         <v>55</v>
       </c>
       <c r="AJ40" t="s">
         <v>66</v>
       </c>
       <c r="AK40" t="s">
         <v>70</v>
       </c>
       <c r="AL40" t="s">
-        <v>197</v>
+        <v>55</v>
       </c>
       <c r="AM40" t="s">
         <v>55</v>
       </c>
       <c r="AN40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41" t="s">
         <v>51</v>
       </c>
       <c r="D41" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
       <c r="G41" t="s">
         <v>55</v>
       </c>
       <c r="H41" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I41" t="s">
         <v>55</v>
       </c>
       <c r="J41" t="s">
         <v>55</v>
       </c>
       <c r="K41" t="s">
         <v>55</v>
       </c>
       <c r="L41" t="s">
         <v>55</v>
       </c>
       <c r="M41" t="s">
         <v>55</v>
       </c>
       <c r="N41" t="s">
         <v>55</v>
       </c>
       <c r="O41" t="s">
         <v>55</v>
       </c>
       <c r="P41" t="s">
         <v>55</v>
       </c>
@@ -5833,72 +5857,72 @@
       </c>
       <c r="AH41" t="s">
         <v>70</v>
       </c>
       <c r="AI41" t="s">
         <v>55</v>
       </c>
       <c r="AJ41" t="s">
         <v>66</v>
       </c>
       <c r="AK41" t="s">
         <v>70</v>
       </c>
       <c r="AL41" t="s">
         <v>55</v>
       </c>
       <c r="AM41" t="s">
         <v>55</v>
       </c>
       <c r="AN41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B42" t="s">
         <v>50</v>
       </c>
       <c r="C42" t="s">
         <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
       <c r="G42" t="s">
         <v>55</v>
       </c>
       <c r="H42" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I42" t="s">
         <v>55</v>
       </c>
       <c r="J42" t="s">
         <v>55</v>
       </c>
       <c r="K42" t="s">
         <v>55</v>
       </c>
       <c r="L42" t="s">
         <v>55</v>
       </c>
       <c r="M42" t="s">
         <v>55</v>
       </c>
       <c r="N42" t="s">
         <v>55</v>
       </c>
       <c r="O42" t="s">
         <v>55</v>
       </c>
       <c r="P42" t="s">
         <v>55</v>
       </c>
@@ -5929,98 +5953,98 @@
       <c r="Y42" t="s">
         <v>55</v>
       </c>
       <c r="Z42" t="s">
         <v>55</v>
       </c>
       <c r="AA42" t="s">
         <v>55</v>
       </c>
       <c r="AB42" t="s">
         <v>55</v>
       </c>
       <c r="AC42" t="s">
         <v>55</v>
       </c>
       <c r="AD42" t="s">
         <v>55</v>
       </c>
       <c r="AE42" t="s">
         <v>55</v>
       </c>
       <c r="AF42" t="s">
         <v>55</v>
       </c>
       <c r="AG42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AH42" t="s">
         <v>70</v>
       </c>
       <c r="AI42" t="s">
         <v>55</v>
       </c>
       <c r="AJ42" t="s">
         <v>66</v>
       </c>
       <c r="AK42" t="s">
         <v>70</v>
       </c>
       <c r="AL42" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="AM42" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="AN42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B43" t="s">
         <v>50</v>
       </c>
       <c r="C43" t="s">
         <v>51</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G43" t="s">
         <v>55</v>
       </c>
       <c r="H43" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="I43" t="s">
         <v>55</v>
       </c>
       <c r="J43" t="s">
         <v>55</v>
       </c>
       <c r="K43" t="s">
         <v>55</v>
       </c>
       <c r="L43" t="s">
         <v>55</v>
       </c>
       <c r="M43" t="s">
         <v>55</v>
       </c>
       <c r="N43" t="s">
         <v>55</v>
       </c>
       <c r="O43" t="s">
         <v>55</v>
       </c>
       <c r="P43" t="s">
         <v>55</v>
       </c>
@@ -6051,147 +6075,393 @@
       <c r="Y43" t="s">
         <v>55</v>
       </c>
       <c r="Z43" t="s">
         <v>55</v>
       </c>
       <c r="AA43" t="s">
         <v>55</v>
       </c>
       <c r="AB43" t="s">
         <v>55</v>
       </c>
       <c r="AC43" t="s">
         <v>55</v>
       </c>
       <c r="AD43" t="s">
         <v>55</v>
       </c>
       <c r="AE43" t="s">
         <v>55</v>
       </c>
       <c r="AF43" t="s">
         <v>55</v>
       </c>
       <c r="AG43" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AH43" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="AI43" t="s">
         <v>55</v>
       </c>
       <c r="AJ43" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="AK43" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="AL43" t="s">
-        <v>204</v>
+        <v>55</v>
       </c>
       <c r="AM43" t="s">
-        <v>205</v>
+        <v>55</v>
       </c>
       <c r="AN43" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>208</v>
+      </c>
+      <c r="B44" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D44" t="s">
+        <v>207</v>
+      </c>
+      <c r="E44" t="s">
+        <v>55</v>
+      </c>
+      <c r="F44" t="s">
+        <v>54</v>
+      </c>
+      <c r="G44" t="s">
+        <v>55</v>
+      </c>
+      <c r="H44" t="s">
+        <v>97</v>
+      </c>
+      <c r="I44" t="s">
+        <v>55</v>
+      </c>
+      <c r="J44" t="s">
+        <v>55</v>
+      </c>
+      <c r="K44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L44" t="s">
+        <v>55</v>
+      </c>
+      <c r="M44" t="s">
+        <v>55</v>
+      </c>
+      <c r="N44" t="s">
+        <v>55</v>
+      </c>
+      <c r="O44" t="s">
+        <v>55</v>
+      </c>
+      <c r="P44" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>55</v>
+      </c>
+      <c r="R44" t="s">
+        <v>55</v>
+      </c>
+      <c r="S44" t="s">
+        <v>55</v>
+      </c>
+      <c r="T44" t="s">
+        <v>55</v>
+      </c>
+      <c r="U44" t="s">
+        <v>55</v>
+      </c>
+      <c r="V44" t="s">
+        <v>55</v>
+      </c>
+      <c r="W44" t="s">
+        <v>55</v>
+      </c>
+      <c r="X44" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>209</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>210</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>206</v>
+        <v>211</v>
+      </c>
+      <c r="B45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" t="s">
+        <v>55</v>
+      </c>
+      <c r="E45" t="s">
+        <v>55</v>
+      </c>
+      <c r="F45" t="s">
+        <v>55</v>
+      </c>
+      <c r="G45" t="s">
+        <v>55</v>
+      </c>
+      <c r="H45" t="s">
+        <v>55</v>
+      </c>
+      <c r="I45" t="s">
+        <v>55</v>
+      </c>
+      <c r="J45" t="s">
+        <v>55</v>
+      </c>
+      <c r="K45" t="s">
+        <v>55</v>
+      </c>
+      <c r="L45" t="s">
+        <v>55</v>
+      </c>
+      <c r="M45" t="s">
+        <v>55</v>
+      </c>
+      <c r="N45" t="s">
+        <v>55</v>
+      </c>
+      <c r="O45" t="s">
+        <v>55</v>
+      </c>
+      <c r="P45" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>55</v>
+      </c>
+      <c r="R45" t="s">
+        <v>55</v>
+      </c>
+      <c r="S45" t="s">
+        <v>55</v>
+      </c>
+      <c r="T45" t="s">
+        <v>55</v>
+      </c>
+      <c r="U45" t="s">
+        <v>55</v>
+      </c>
+      <c r="V45" t="s">
+        <v>55</v>
+      </c>
+      <c r="W45" t="s">
+        <v>55</v>
+      </c>
+      <c r="X45" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>212</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>213</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="39">
     <mergeCell ref="B1:AK1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="AG2:AH2"/>
     <mergeCell ref="AI2:AK2"/>
     <mergeCell ref="AL1:AL4"/>
     <mergeCell ref="AM1:AM4"/>
     <mergeCell ref="AN1:AN4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:T3"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="Y3:Y4"/>
     <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="AA3:AA4"/>
     <mergeCell ref="AB3:AB4"/>
     <mergeCell ref="AC3:AC4"/>
     <mergeCell ref="AD3:AD4"/>
     <mergeCell ref="AE3:AE4"/>
     <mergeCell ref="AF3:AF4"/>
     <mergeCell ref="AG3:AG4"/>
     <mergeCell ref="AH3:AH4"/>
     <mergeCell ref="AI3:AI4"/>
     <mergeCell ref="AJ3:AJ4"/>
     <mergeCell ref="AK3:AK4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL5" r:id="rId1"/>
     <hyperlink ref="AL6" r:id="rId2"/>
-    <hyperlink ref="AL9" r:id="rId3"/>
-    <hyperlink ref="AL10" r:id="rId4"/>
+    <hyperlink ref="AL7" r:id="rId3"/>
+    <hyperlink ref="AL8" r:id="rId4"/>
     <hyperlink ref="AL11" r:id="rId5"/>
-    <hyperlink ref="AL14" r:id="rId6"/>
-    <hyperlink ref="AL15" r:id="rId7"/>
+    <hyperlink ref="AL12" r:id="rId6"/>
+    <hyperlink ref="AL13" r:id="rId7"/>
     <hyperlink ref="AL16" r:id="rId8"/>
     <hyperlink ref="AL17" r:id="rId9"/>
     <hyperlink ref="AL18" r:id="rId10"/>
     <hyperlink ref="AL19" r:id="rId11"/>
     <hyperlink ref="AL20" r:id="rId12"/>
     <hyperlink ref="AL21" r:id="rId13"/>
     <hyperlink ref="AL22" r:id="rId14"/>
     <hyperlink ref="AL23" r:id="rId15"/>
-    <hyperlink ref="AL25" r:id="rId16"/>
-    <hyperlink ref="AL26" r:id="rId17"/>
+    <hyperlink ref="AL24" r:id="rId16"/>
+    <hyperlink ref="AL25" r:id="rId17"/>
     <hyperlink ref="AL27" r:id="rId18"/>
     <hyperlink ref="AL28" r:id="rId19"/>
     <hyperlink ref="AL29" r:id="rId20"/>
     <hyperlink ref="AL30" r:id="rId21"/>
     <hyperlink ref="AL31" r:id="rId22"/>
-    <hyperlink ref="AL33" r:id="rId23"/>
-[...1 lines deleted...]
-    <hyperlink ref="AL42" r:id="rId25"/>
+    <hyperlink ref="AL32" r:id="rId23"/>
+    <hyperlink ref="AL33" r:id="rId24"/>
+    <hyperlink ref="AL35" r:id="rId25"/>
+    <hyperlink ref="AL42" r:id="rId26"/>
+    <hyperlink ref="AL44" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aah</vt:lpstr>
     </vt:vector>