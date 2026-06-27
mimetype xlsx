--- v0 (2026-05-18)
+++ v1 (2026-06-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="aspa" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="146">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Allocation solidarité aux personne agées (ASPA)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Abattement forfaitaire</t>
   </si>
   <si>
     <t>Montant maximum annuel</t>
   </si>
   <si>
     <t>Plafond de ressources</t>
   </si>
   <si>
@@ -61,81 +61,93 @@
   <si>
     <t>Durée min. séjour</t>
   </si>
   <si>
     <t>Majoration pour 3 enfants</t>
   </si>
   <si>
     <t>Taux d'incapacité min.</t>
   </si>
   <si>
     <t>Taux personne seule</t>
   </si>
   <si>
     <t>Taux Couple</t>
   </si>
   <si>
     <t>Personnes seules</t>
   </si>
   <si>
     <t>Couple</t>
   </si>
   <si>
     <t>Personne seule</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>0,9 Smic</t>
+  </si>
+  <si>
+    <t>1,5 Smic</t>
+  </si>
+  <si>
+    <t>12 523,14 €</t>
+  </si>
+  <si>
+    <t>19 442,21 €</t>
+  </si>
+  <si>
+    <t>65 ans</t>
+  </si>
+  <si>
+    <t>10 ans</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>Circulaire Cnav du 2024-39 du 22/12/2025 (page 8)</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>0,9 Smic</t>
-[...4 lines deleted...]
-  <si>
     <t>12 411,44 €</t>
   </si>
   <si>
     <t>19 268,8 €</t>
   </si>
   <si>
-    <t>65 ans</t>
-[...10 lines deleted...]
-  <si>
     <t>Circulaire Cnav du 2024-39 du 23/12/2024 (page 9); https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2024_39_23122024.pdf | Circulaire Cnav du 2024-39 du 23/12/2024 (page 10); https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2024_39_23122024.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>12 144,27 €</t>
   </si>
   <si>
     <t>18 854,02 €</t>
   </si>
   <si>
     <t>Circulaire Cnav 2023-34 du 29/12/2023 (page 10).</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>11 533,02 €</t>
   </si>
   <si>
     <t>17 905,06 €</t>
   </si>
   <si>
     <t>Circulaire Cnav 2023/3 du 09/01/2023</t>
   </si>
@@ -822,56 +834,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2023_34_29122023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2023_03_09012023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046186749" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2022_03_11012022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2021_01_11012021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036756121" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036756121" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2017_13_04042017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2016_18_29032016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000029616738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2014_028_09042014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2013_29_18042013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2012_35_17042012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2011030_14042011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2010043_23042010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020561597&amp;cidTexte=JORFTEXT000020560553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2008045_12082008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006259349&amp;cidTexte=JORFTEXT000000613344" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2025_29_22122025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2023_34_29122023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2023_03_09012023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046186749" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2022_03_11012022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2021_01_11012021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036756121" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036756121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2017_13_04042017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2016_18_29032016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000029616738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2014_028_09042014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2013_29_18042013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=circulaire_cnav_2012_35_17042012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2011030_14042011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2010043_23042010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020561597&amp;cidTexte=JORFTEXT000020560553" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Pages/texte.aspx?Nom=CR_CN_2008045_12082008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006259349&amp;cidTexte=JORFTEXT000000613344" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:N35"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1" t="s">
@@ -1093,95 +1105,95 @@
       <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>23</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>39</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
@@ -1225,183 +1237,183 @@
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>52</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
         <v>55</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
         <v>23</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" t="s">
         <v>59</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="M12" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
         <v>63</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" t="s">
         <v>65</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>68</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
@@ -1439,846 +1451,891 @@
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="E15" t="s">
         <v>72</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
       <c r="G15" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="M15" t="s">
         <v>27</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>22</v>
       </c>
       <c r="I16" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="M16" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
         <v>22</v>
       </c>
       <c r="I17" t="s">
         <v>23</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
+        <v>79</v>
+      </c>
+      <c r="M17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>82</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>82</v>
       </c>
       <c r="G18" t="s">
         <v>83</v>
       </c>
       <c r="H18" t="s">
         <v>22</v>
       </c>
       <c r="I18" t="s">
         <v>23</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
         <v>25</v>
       </c>
       <c r="L18" t="s">
         <v>84</v>
       </c>
       <c r="M18" t="s">
         <v>27</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" t="s">
         <v>87</v>
       </c>
       <c r="H19" t="s">
         <v>22</v>
       </c>
       <c r="I19" t="s">
         <v>23</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>88</v>
       </c>
       <c r="M19" t="s">
         <v>27</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
         <v>90</v>
       </c>
       <c r="E20" t="s">
         <v>91</v>
       </c>
       <c r="F20" t="s">
         <v>90</v>
       </c>
       <c r="G20" t="s">
         <v>91</v>
       </c>
       <c r="H20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
         <v>23</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>92</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>94</v>
       </c>
       <c r="E21" t="s">
         <v>95</v>
       </c>
       <c r="F21" t="s">
         <v>94</v>
       </c>
       <c r="G21" t="s">
         <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>23</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>96</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>99</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M22" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="N22" t="s">
-        <v>103</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
         <v>22</v>
       </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="M23" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>110</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>111</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
         <v>22</v>
       </c>
       <c r="I24" t="s">
         <v>23</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
         <v>25</v>
       </c>
       <c r="L24" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M24" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" t="s">
         <v>116</v>
       </c>
-      <c r="B25" t="s">
-[...5 lines deleted...]
-      <c r="D25" t="s">
+      <c r="G25" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="H25" t="s">
         <v>22</v>
       </c>
       <c r="I25" t="s">
         <v>23</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="M25" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s">
         <v>121</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F26" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G26" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H26" t="s">
         <v>22</v>
       </c>
       <c r="I26" t="s">
         <v>23</v>
       </c>
       <c r="J26" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="M26" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>125</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" t="s">
+        <v>122</v>
+      </c>
+      <c r="F27" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" t="s">
+        <v>124</v>
+      </c>
+      <c r="H27" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" t="s">
+        <v>23</v>
+      </c>
+      <c r="J27" t="s">
         <v>126</v>
       </c>
-      <c r="E27" t="s">
+      <c r="K27" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" t="s">
         <v>127</v>
       </c>
-      <c r="F27" t="s">
+      <c r="M27" t="s">
         <v>128</v>
       </c>
-      <c r="G27" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
+        <v>130</v>
+      </c>
+      <c r="E28" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" t="s">
         <v>132</v>
       </c>
-      <c r="B28" t="s">
-[...11 lines deleted...]
-      <c r="F28" t="s">
+      <c r="G28" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" t="s">
+        <v>23</v>
+      </c>
+      <c r="J28" t="s">
+        <v>126</v>
+      </c>
+      <c r="K28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" t="s">
         <v>133</v>
       </c>
-      <c r="G28" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>27</v>
+        <v>134</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G29" t="s">
         <v>27</v>
       </c>
       <c r="H29" t="s">
         <v>22</v>
       </c>
       <c r="I29" t="s">
         <v>23</v>
       </c>
       <c r="J29" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G30" t="s">
         <v>27</v>
       </c>
       <c r="H30" t="s">
         <v>22</v>
       </c>
       <c r="I30" t="s">
         <v>23</v>
       </c>
       <c r="J30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K30" t="s">
         <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>27</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G31" t="s">
         <v>27</v>
       </c>
       <c r="H31" t="s">
         <v>22</v>
       </c>
       <c r="I31" t="s">
         <v>23</v>
       </c>
       <c r="J31" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="G32" t="s">
         <v>27</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="J32" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K32" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>141</v>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" t="s">
+        <v>126</v>
+      </c>
+      <c r="K33" t="s">
+        <v>27</v>
+      </c>
+      <c r="L33" t="s">
+        <v>27</v>
+      </c>
+      <c r="M33" t="s">
+        <v>27</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="L1:L3"/>
     <mergeCell ref="M1:M3"/>
     <mergeCell ref="N1:N3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L5" r:id="rId1"/>
+    <hyperlink ref="L4" r:id="rId1"/>
     <hyperlink ref="L6" r:id="rId2"/>
     <hyperlink ref="L7" r:id="rId3"/>
     <hyperlink ref="L8" r:id="rId4"/>
     <hyperlink ref="L9" r:id="rId5"/>
     <hyperlink ref="L10" r:id="rId6"/>
     <hyperlink ref="L11" r:id="rId7"/>
-    <hyperlink ref="L13" r:id="rId8"/>
+    <hyperlink ref="L12" r:id="rId8"/>
     <hyperlink ref="L14" r:id="rId9"/>
-    <hyperlink ref="L16" r:id="rId10"/>
+    <hyperlink ref="L15" r:id="rId10"/>
     <hyperlink ref="L17" r:id="rId11"/>
     <hyperlink ref="L18" r:id="rId12"/>
     <hyperlink ref="L19" r:id="rId13"/>
     <hyperlink ref="L20" r:id="rId14"/>
     <hyperlink ref="L21" r:id="rId15"/>
     <hyperlink ref="L22" r:id="rId16"/>
     <hyperlink ref="L23" r:id="rId17"/>
-    <hyperlink ref="L27" r:id="rId18"/>
+    <hyperlink ref="L24" r:id="rId18"/>
+    <hyperlink ref="L28" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aspa</vt:lpstr>
     </vt:vector>