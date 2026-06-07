--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1026,51 +1026,51 @@
       <c r="M6" t="s">
         <v>41</v>
       </c>
       <c r="N6" t="s">
         <v>42</v>
       </c>
       <c r="O6" t="s">
         <v>43</v>
       </c>
       <c r="P6" t="s">
         <v>43</v>
       </c>
       <c r="Q6" t="s">
         <v>43</v>
       </c>
       <c r="R6" t="s">
         <v>44</v>
       </c>
       <c r="S6" t="s">
         <v>44</v>
       </c>
       <c r="T6" t="s">
         <v>44</v>
       </c>
       <c r="U6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V6" t="s">
         <v>45</v>
       </c>
       <c r="W6" t="s">
         <v>46</v>
       </c>
       <c r="X6" t="s">
         <v>47</v>
       </c>
       <c r="Y6" t="s">
         <v>56</v>
       </c>
       <c r="Z6" t="s">
         <v>57</v>
       </c>
       <c r="AA6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>59</v>
       </c>
       <c r="B7" t="s">