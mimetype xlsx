--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -1092,51 +1092,51 @@
       <c r="R6" t="s">
         <v>51</v>
       </c>
       <c r="S6" t="s">
         <v>52</v>
       </c>
       <c r="T6" t="s">
         <v>53</v>
       </c>
       <c r="U6" t="s">
         <v>53</v>
       </c>
       <c r="V6" t="s">
         <v>53</v>
       </c>
       <c r="W6" t="s">
         <v>54</v>
       </c>
       <c r="X6" t="s">
         <v>54</v>
       </c>
       <c r="Y6" t="s">
         <v>54</v>
       </c>
       <c r="Z6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AA6" t="s">
         <v>55</v>
       </c>
       <c r="AB6" t="s">
         <v>56</v>
       </c>
       <c r="AC6" t="s">
         <v>57</v>
       </c>
       <c r="AD6" t="s">
         <v>66</v>
       </c>
       <c r="AE6" t="s">
         <v>67</v>
       </c>
       <c r="AF6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>69</v>
       </c>
       <c r="B7" t="s">